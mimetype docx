--- v0 (2025-11-24)
+++ v1 (2026-08-11)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2785C565" w14:textId="77777777" w:rsidR="00844AA7" w:rsidRDefault="00844AA7" w:rsidP="00103BF5">
       <w:pPr>
         <w:spacing w:after="203" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="078EF4FD" w14:textId="6C1CCA32" w:rsidR="0052087F" w:rsidRDefault="006F6CC5" w:rsidP="00103BF5">
       <w:pPr>
         <w:spacing w:after="203" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="inherit" w:eastAsia="Times New Roman" w:hAnsi="inherit" w:cs="Times New Roman"/>
           <w:b/>
@@ -154,59 +154,58 @@
       <w:r w:rsidRPr="00E14FC9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382C7A47" w14:textId="77777777" w:rsidR="00B478DC" w:rsidRPr="00E14FC9" w:rsidRDefault="00B478DC" w:rsidP="00B478DC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6322CF16" w14:textId="39D6A052" w:rsidR="00B478DC" w:rsidRPr="00E114BC" w:rsidRDefault="00E14FC9" w:rsidP="003746DB">
+    <w:p w14:paraId="6322CF16" w14:textId="5EA90989" w:rsidR="00B478DC" w:rsidRPr="00165F33" w:rsidRDefault="00E14FC9" w:rsidP="00165F33">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Cosa fa?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -303,50 +302,79 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>di reati dolosi dai quali derivino la morte o un danno gravissimo alla persona (che ne leda la vita, l’integrità fisica, la libertà personale, morale o sessuale). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E14FC9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
+      <w:r w:rsidR="00957958" w:rsidRPr="00957958">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>La Fondazione non si sostituisce alle altre istituzioni coinvolte nel supporto alle persone colpite da violenza, ma arricchisce la rete degli aiuti presente sul territorio. In tal senso, salvo casi particolari</w:t>
+      </w:r>
+      <w:r w:rsidR="00957958" w:rsidRPr="00165F33">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>, non sostiene spese attribuite per legge ad altre istituzioni</w:t>
+      </w:r>
+      <w:r w:rsidR="00957958" w:rsidRPr="00957958">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="52BAB201" w14:textId="7E69EAE8" w:rsidR="00B478DC" w:rsidRPr="00E114BC" w:rsidRDefault="00E14FC9" w:rsidP="003746DB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -373,144 +401,126 @@
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>ché pensiamo che una comunità sia tale quando sa prendersi cura dei suoi cittadini anche nei momenti più difficili. La Fondazione veicola il sentire di una comunità che vuole esserci, e sa dimostrarlo.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E14FC9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2CB78A" w14:textId="5F4BA57B" w:rsidR="00E14FC9" w:rsidRDefault="00E14FC9" w:rsidP="003746DB">
+    <w:p w14:paraId="741846B5" w14:textId="3172A9FC" w:rsidR="00B478DC" w:rsidRPr="00957958" w:rsidRDefault="00E14FC9" w:rsidP="00957958">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Quando?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interviene </w:t>
+      </w:r>
+      <w:r w:rsidR="00311C0F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>nell’immediatezza d</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62076">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>ei fatti di reato; se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avvenuti in Emilia- Romagna nei confronti di chiunque; o fuori regione ma verso cittadini emiliano-romagnoli.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E14FC9">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-      </w:pPr>
-[...61 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF87990" w14:textId="70C2F46E" w:rsidR="00A62076" w:rsidRDefault="00E14FC9" w:rsidP="003746DB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
@@ -1405,52 +1415,61 @@
         </w:rPr>
         <w:t>possibile</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CC0357" w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CC0357" w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>rivolgersi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CC0357" w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a:</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CC0357" w:rsidRPr="008C2B99">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="17E23828" w14:textId="0689FFFB" w:rsidR="00CB4A93" w:rsidRPr="008C2B99" w:rsidRDefault="00CB4A93" w:rsidP="00EA71E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Fondazione </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>emiliano-romagnola</w:t>
@@ -1504,201 +1523,161 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Viale Aldo Moro, 52 - 40127 Bologna </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442295EC" w14:textId="77777777" w:rsidR="00CB4A93" w:rsidRPr="008C2B99" w:rsidRDefault="00CB4A93" w:rsidP="00EA71E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="008C2B99">
           <w:rPr>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>fondazionevittime@regione.emilia-romagna.it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008C2B99">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1E04A6" w14:textId="186F5095" w:rsidR="0081594F" w:rsidRDefault="00A270D8" w:rsidP="00C3353F">
+    <w:p w14:paraId="2EDD603D" w14:textId="7BC8B109" w:rsidR="00C3353F" w:rsidRPr="00C3353F" w:rsidRDefault="00A270D8" w:rsidP="00EC555F">
       <w:pPr>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A270D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Tel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00A270D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 051. 5273240</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="153B82F5" w14:textId="77777777" w:rsidR="0081594F" w:rsidRPr="0081594F" w:rsidRDefault="0081594F" w:rsidP="0081594F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>La fondazione tramite il proprio Comitato di Garanti analizza le istanze ricevute (in tempi brevi o con speciale procedura d’urgenza), ne valuta l’ammissibilità, e determina l’entità del contributo in relazione alle specifiche necessità o condizioni di bisogno della persona offesa.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A62076">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D188A7" w14:textId="77777777" w:rsidR="0081594F" w:rsidRDefault="0081594F" w:rsidP="0081594F">
+    <w:p w14:paraId="23062C4F" w14:textId="77777777" w:rsidR="0081594F" w:rsidRPr="00A62076" w:rsidRDefault="0081594F" w:rsidP="00EC555F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="284"/>
-[...31 lines deleted...]
-        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60B71724" w14:textId="7CD74D86" w:rsidR="0024448F" w:rsidRDefault="00C27C25" w:rsidP="00A54E92">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="203" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
@@ -2427,66 +2406,68 @@
         <w:t>40127 Bologna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC0C764" w14:textId="77777777" w:rsidR="00723C3F" w:rsidRPr="00656923" w:rsidRDefault="00723C3F" w:rsidP="00E722C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5968D2FC" w14:textId="0A2111EF" w:rsidR="00E722C8" w:rsidRPr="00656923" w:rsidRDefault="00656923" w:rsidP="00E722C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="447"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00656923">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00E722C8" w:rsidRPr="00656923">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>ec</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E722C8" w:rsidRPr="00656923">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">fondazionevittime@postacert.regione.emilia-romagna.it </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03F0A343" w14:textId="77777777" w:rsidR="00E722C8" w:rsidRPr="00656923" w:rsidRDefault="00E722C8" w:rsidP="00E722C8">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:hanging="2553"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -2687,51 +2668,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> a richiedere l’intervento della Fondazione emiliano-romagnola per le vittime dei reati in favore d</w:t>
       </w:r>
       <w:r w:rsidR="00CB6BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>i ……………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00656923">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> vittima</w:t>
       </w:r>
       <w:r w:rsidR="00CB6BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">/e di …………………………….. </w:t>
+        <w:t>/e di ………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CB6BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CB6BCE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000341BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>in data</w:t>
       </w:r>
       <w:r w:rsidR="00940D54">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB6BCE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>…………………………</w:t>
       </w:r>
@@ -3200,50 +3199,51 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="785FE5A7" w14:textId="3EBF1BFB" w:rsidR="009B465C" w:rsidRDefault="00890EB6" w:rsidP="00E37E1A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="203" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Modulo b) </w:t>
       </w:r>
       <w:r w:rsidR="00546116">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>in formato pdf (No scansione)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8313DA" w14:textId="0325FAAB" w:rsidR="00085907" w:rsidRPr="00775924" w:rsidRDefault="00890EB6" w:rsidP="00775924">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="203" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
@@ -3257,905 +3257,2867 @@
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>SCHEDA DI PRESENTAZIONE DELL</w:t>
       </w:r>
       <w:r w:rsidR="002E72A9" w:rsidRPr="00564310">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>’ISTANZ</w:t>
       </w:r>
       <w:r w:rsidR="00775924">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00940C73" w14:textId="77777777" w:rsidR="00002611" w:rsidRPr="00002611" w:rsidRDefault="00002611" w:rsidP="00002611">
+    <w:p w14:paraId="00940C73" w14:textId="77777777" w:rsidR="00002611" w:rsidRDefault="00002611" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002611">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D66727B" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A616F6" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA25982" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRPr="00002611" w:rsidRDefault="005C2F11" w:rsidP="00002611">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00002611">
-[...7 lines deleted...]
-    <w:p w14:paraId="4AD5E196" w14:textId="6768B9BD" w:rsidR="0080268A" w:rsidRDefault="00002611" w:rsidP="00002611">
+    </w:p>
+    <w:p w14:paraId="10A676D8" w14:textId="77777777" w:rsidR="00330CB4" w:rsidRDefault="00330CB4" w:rsidP="00002611">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00002611">
-[...36 lines deleted...]
-    <w:p w14:paraId="1080533D" w14:textId="53452725" w:rsidR="00274FAA" w:rsidRPr="00CC354B" w:rsidRDefault="00843321" w:rsidP="00002611">
+    </w:p>
+    <w:p w14:paraId="30B27CE0" w14:textId="77777777" w:rsidR="00330CB4" w:rsidRDefault="00330CB4" w:rsidP="00002611">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...272 lines deleted...]
-    <w:p w14:paraId="0AD61B8A" w14:textId="77777777" w:rsidR="006726FF" w:rsidRPr="006726FF" w:rsidRDefault="00002611" w:rsidP="006726FF">
+    </w:p>
+    <w:p w14:paraId="7005D227" w14:textId="3846C74A" w:rsidR="00AE51B0" w:rsidRPr="002021F9" w:rsidRDefault="002021F9" w:rsidP="002021F9">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002021F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>VITTIMA/E, BENEFICIARI DELL’INTERVENTO E DATI ESSENZIALI DEL CASO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC91D7E" w14:textId="77777777" w:rsidR="00AE51B0" w:rsidRDefault="00AE51B0" w:rsidP="00AE51B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7758E3B0" w14:textId="77777777" w:rsidR="002021F9" w:rsidRDefault="002021F9" w:rsidP="00AE51B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C463EF" w14:textId="7E114389" w:rsidR="00CC22E6" w:rsidRPr="00AE51B0" w:rsidRDefault="00002611" w:rsidP="00AE51B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Richiesta di intervento a favore di</w:t>
+      </w:r>
+      <w:r w:rsidR="00F834C6" w:rsidRPr="00AE51B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642361D2" w14:textId="6DD7D70C" w:rsidR="00A31411" w:rsidRDefault="00CC22E6" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006726FF">
-[...25 lines deleted...]
-    <w:p w14:paraId="717FE054" w14:textId="7FA933A0" w:rsidR="0036554D" w:rsidRPr="00AD74B8" w:rsidRDefault="00464247" w:rsidP="006726FF">
+      <w:r w:rsidRPr="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0050714B" w:rsidRPr="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>aggiungere righe se necessario)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B382E6" w14:textId="77777777" w:rsidR="00F834C6" w:rsidRPr="00F834C6" w:rsidRDefault="00F834C6" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D805EF5" w14:textId="216535CB" w:rsidR="002550F5" w:rsidRPr="002550F5" w:rsidRDefault="002550F5" w:rsidP="003C2E81">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………………………………………………….    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>vittima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      □</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>familiare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="799FE944" w14:textId="02C41231" w:rsidR="00356D54" w:rsidRDefault="00C92B1E" w:rsidP="002550F5">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD74B8">
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nome </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>cognome</w:t>
+      </w:r>
+      <w:r w:rsidR="002550F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002550F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002550F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00542AC5" w:rsidRPr="00AD74B8">
-[...217 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data di </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>nascita)</w:t>
+      </w:r>
+      <w:r w:rsidR="002550F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002550F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002550F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96147" w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A96147" w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>luogo di nascita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F88BB1" w14:textId="77777777" w:rsidR="005C7299" w:rsidRPr="00356D54" w:rsidRDefault="005C7299" w:rsidP="002550F5">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F9AFFE" w14:textId="77777777" w:rsidR="002550F5" w:rsidRPr="002550F5" w:rsidRDefault="002550F5" w:rsidP="002550F5">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………………………………………………….    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>vittima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      □</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>familiare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="37CCE59E" w14:textId="77777777" w:rsidR="002550F5" w:rsidRPr="00356D54" w:rsidRDefault="002550F5" w:rsidP="002550F5">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nome </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>cognome</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data di </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>nascita)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>luogo di nascita)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567EF1AF" w14:textId="77777777" w:rsidR="002550F5" w:rsidRPr="002550F5" w:rsidRDefault="002550F5" w:rsidP="002550F5">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F0AAF2C" w14:textId="77777777" w:rsidR="002550F5" w:rsidRPr="002550F5" w:rsidRDefault="002550F5" w:rsidP="002550F5">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………………………………………………………………………….    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>vittima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      □</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>familiare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="385F3354" w14:textId="79898960" w:rsidR="005C7299" w:rsidRDefault="00356D54" w:rsidP="005C7299">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nome </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>cognome)</w:t>
+      </w:r>
+      <w:r w:rsidR="001978C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001978C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001978C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data di </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>nascita</w:t>
+      </w:r>
+      <w:r w:rsidR="001978C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001978C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001978C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luogo di nascita)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751CECD4" w14:textId="77777777" w:rsidR="005C7299" w:rsidRDefault="005C7299" w:rsidP="005C7299">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7515CF6D" w14:textId="02F04627" w:rsidR="00356D54" w:rsidRPr="005C7299" w:rsidRDefault="005C7299" w:rsidP="005C7299">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="001978C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………. </w:t>
+      </w:r>
+      <w:r w:rsidR="00356D54" w:rsidRPr="005C7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00356D54" w:rsidRPr="005C7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>vittima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00356D54" w:rsidRPr="005C7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      □</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00356D54" w:rsidRPr="005C7299">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>familiare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1BD743BF" w14:textId="2ED596BF" w:rsidR="009C322C" w:rsidRDefault="001978C8" w:rsidP="009C322C">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(nome </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>cognome)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data di </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>nascita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00947BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luogo di nascita)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB526B7" w14:textId="77777777" w:rsidR="009C322C" w:rsidRDefault="009C322C" w:rsidP="009C322C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D513A24" w14:textId="77777777" w:rsidR="009C322C" w:rsidRDefault="009C322C" w:rsidP="009C322C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E809FB0" w14:textId="77777777" w:rsidR="009C322C" w:rsidRDefault="009C322C" w:rsidP="009C322C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidRPr="00AD74B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AD74B8">
+        <w:t>NB: qualora la vittima sia un minorenne, indicare anche gli estremi identificativi del tutore; qualora il tutore non sia stato ancora nominato, indicarne la motivazione, e fornire comunque gli estremi identificativi del tutore provvisorio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C269075" w14:textId="0A8701CD" w:rsidR="009C322C" w:rsidRPr="009C322C" w:rsidRDefault="00E944A0" w:rsidP="009C322C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………….………………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F460E3" w14:textId="77777777" w:rsidR="0050714B" w:rsidRDefault="0050714B" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29579772" w14:textId="77777777" w:rsidR="001978C8" w:rsidRDefault="001978C8" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1080533D" w14:textId="7AC656D1" w:rsidR="00274FAA" w:rsidRDefault="0050714B" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="0061264D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>esidenza ed indirizzo completo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31411">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47C8C" w:rsidRPr="00F47C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00356D54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47C8C" w:rsidRPr="00F47C8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0081659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3543AD69" w14:textId="5C13B2FC" w:rsidR="00356D54" w:rsidRPr="00F47C8C" w:rsidRDefault="00356D54" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48057614" w14:textId="77777777" w:rsidR="00CC354B" w:rsidRDefault="00CC354B" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082CD3AD" w14:textId="77777777" w:rsidR="00E36BBB" w:rsidRDefault="00E36BBB" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD52627" w14:textId="77777777" w:rsidR="00F834C6" w:rsidRDefault="00002611" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002611">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>in relazione al</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>/ai</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002611">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reat</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3505">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>o/i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002611">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di</w:t>
+      </w:r>
+      <w:r w:rsidR="0080268A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4CC416" w14:textId="2E7FE732" w:rsidR="00356D54" w:rsidRPr="00F834C6" w:rsidRDefault="009B37F0" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(aggiungere righe se necessario)</w:t>
+      </w:r>
+      <w:r w:rsidR="00356D54" w:rsidRPr="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D97A5D4" w14:textId="77777777" w:rsidR="00F834C6" w:rsidRDefault="00F834C6" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39475816" w14:textId="07A74CD3" w:rsidR="00334D3D" w:rsidRDefault="006961C2" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>art</w:t>
+      </w:r>
+      <w:r w:rsidR="0009313D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>c.p</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>/altro testo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0009313D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00085907" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00085907" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="0081659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00085907" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00334D3D" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="009B37F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Denominazione del reato..........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00334D3D" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0081659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B87EEF6" w14:textId="54EA9A19" w:rsidR="00F834C6" w:rsidRDefault="00F834C6" w:rsidP="00F834C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>art. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>c.p</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>/altro testo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="0081659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Denominazione del reato..........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0081659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61243087" w14:textId="32354EF7" w:rsidR="00F834C6" w:rsidRDefault="00F834C6" w:rsidP="00F834C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>art. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>c.p</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>/altro testo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="0081659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Denominazione del reato..........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0081659E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1310AAC3" w14:textId="77777777" w:rsidR="009B37F0" w:rsidRDefault="009B37F0" w:rsidP="009B37F0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587A925F" w14:textId="77777777" w:rsidR="009B37F0" w:rsidRDefault="009B37F0" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F2EF025" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C115C62" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D78380B" w14:textId="36BF8300" w:rsidR="00002611" w:rsidRDefault="00843321" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>compiuto</w:t>
+      </w:r>
+      <w:r w:rsidR="009B37F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>/i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in data </w:t>
+      </w:r>
+      <w:r w:rsidR="00085907" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nel comune di </w:t>
+      </w:r>
+      <w:r w:rsidR="00085907" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00334D3D" w:rsidRPr="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0091716D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00F834C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(Provincia</w:t>
+      </w:r>
+      <w:r w:rsidR="000974BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+      <w:r w:rsidR="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="0091716D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00334D3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00581110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7C3E46" w14:textId="6608CCCA" w:rsidR="008C7233" w:rsidRDefault="008C7233" w:rsidP="008C7233">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">precisando se la qualificazione emerge da denuncia, querela, atto di polizia, referto, provvedimento giudiziario o altra documentazione </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7233">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>richiamata e allegata alla domanda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidR="00581110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00581110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00581110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462C654C" w14:textId="4258DC50" w:rsidR="008C7233" w:rsidRDefault="008C7233" w:rsidP="008C7233">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00581110">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F475DC" w14:textId="3441B8D0" w:rsidR="00581110" w:rsidRPr="008C7233" w:rsidRDefault="00581110" w:rsidP="008C7233">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A6698E" w14:textId="4A6D6AED" w:rsidR="008C7233" w:rsidRDefault="008C7233" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E70BA77" w14:textId="77777777" w:rsidR="000974BF" w:rsidRDefault="000974BF" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2CA95A" w14:textId="77777777" w:rsidR="000974BF" w:rsidRDefault="000974BF" w:rsidP="000974BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD2413C" w14:textId="77777777" w:rsidR="00E944A0" w:rsidRDefault="00E944A0" w:rsidP="001B075C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A26F49B" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="001B075C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1B8D40" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="001B075C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21B4FAA6" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="001B075C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD134AC" w14:textId="3E06B0AF" w:rsidR="000974BF" w:rsidRPr="001B075C" w:rsidRDefault="000974BF" w:rsidP="001B075C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dati identificativi </w:t>
+      </w:r>
+      <w:r w:rsidR="00E944A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>dell’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>autore di reato:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DEA9A4" w14:textId="377DA12B" w:rsidR="000974BF" w:rsidRPr="00EC555F" w:rsidRDefault="000974BF" w:rsidP="000974BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F0A23A0" wp14:editId="63CE0411">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1023620</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="137160"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="15240"/>
+                <wp:wrapNone/>
+                <wp:docPr id="910247244" name="Rettangolo 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="137160"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4472C4">
+                              <a:shade val="15000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="36CC26E3" id="Rettangolo 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:80.6pt;margin-top:.55pt;width:13.2pt;height:10.8pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM8TW8XwIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxxnadIFdYogRYYB&#10;RVugHXpmZCk2oK9RSpzu14+S3aTrdhp2USiRfiQfH3N1fTSaHSSG1tmKl6MxZ9IKV7d2V/HvT5tP&#10;l5yFCLYG7ays+IsM/Hr58cNV5xdy4hqna4mMQGxYdL7iTYx+URRBNNJAGDkvLTmVQwORrrgraoSO&#10;0I0uJuPxrOgc1h6dkCHQ603v5MuMr5QU8V6pICPTFafaYj4xn9t0FssrWOwQfNOKoQz4hyoMtJaS&#10;nqBuIALbY/sHlGkFuuBUHAlnCqdUK2Tugbopx++6eWzAy9wLkRP8iabw/2DF3eHRPyDR0PmwCGSm&#10;Lo4KTfql+tgxk/VyIkseIxP0WM7msylRKshVfp6Xs0xmcf7YY4hfpTMsGRVHmkWmCA63IVJCCn0N&#10;Sbms27Ra53loyzoCnczHCR9IFkpDJNP4uuLB7jgDvSO9iYgZMjjd1unzBBRwt11rZAegmU+n88l6&#10;2gc1UMv+tbwYE3RfwxCe6/kNJxV3A6HpP8muXi6mjaRZ3ZqKXxLOCUnblF5m1Q0tnklN1tbVLw/I&#10;0PUyDF5sWkpyCyE+AJLuqF3apXhPh9KOOHCDxVnj8Off3lM8yYG8nHWkY+Lnxx5Qcqa/WRLKl3Ka&#10;phTzZXoxn9AF33q2bz12b9aOaCtpa73IZoqP+tVU6MwzrdwqZSUXWEG5+0kMl3Xs94uWVsjVKoeR&#10;2D3EW/voRQJPPCV6n47PgH4QSCRl3blXzcPinU762F4pq310qs0iOvNKE0wXWpQ8y2Gp0ya+veeo&#10;81/P8hcAAAD//wMAUEsDBBQABgAIAAAAIQDS6gpw3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/NasMwEITvhbyD2EBvjWwH7NS1HEqhpafSpoHQm2Ktf4i1MpYSu2/fzam57TDD7DfFdra9uODo&#10;O0cK4lUEAqlypqNGwf779WEDwgdNRveOUMEvetiWi7tC58ZN9IWXXWgEl5DPtYI2hCGX0lctWu1X&#10;bkBir3aj1YHl2Egz6onLbS+TKEql1R3xh1YP+NJiddqdrQI3fZw+D9P7/vATv8n1OquRHmul7pfz&#10;8xOIgHP4D8MVn9GhZKajO5PxomedxglH+YhBXP1NloI4KkiSDGRZyNsB5R8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADPE1vF8CAADCBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA0uoKcN4AAAAIAQAADwAAAAAAAAAAAAAAAAC5BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" filled="f" strokecolor="#172c51" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BDE1BC8" wp14:editId="7BAA48D6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>577850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>31115</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="137160"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="15240"/>
+                <wp:wrapNone/>
+                <wp:docPr id="263504800" name="Rettangolo 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="137160"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0CE10AC0" id="Rettangolo 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:45.5pt;margin-top:2.45pt;width:13.2pt;height:10.8pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMYbOxYQIAAB0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azNNmCOkWQosOA&#10;oC3WDj2rslQbkEWNUuJkXz9KdpyiLXYYdpElkXwknx91cblvDdsp9A3YkhdnOWfKSqga+1zynw/X&#10;n75w5oOwlTBgVckPyvPL5ccPF51bqAnUYCqFjECsX3Su5HUIbpFlXtaqFf4MnLJk1ICtCHTE56xC&#10;0RF6a7JJns+yDrByCFJ5T7dXvZEvE77WSoZbrb0KzJScagtpxbQ+xTVbXojFMwpXN3IoQ/xDFa1o&#10;LCUdoa5EEGyLzRuotpEIHnQ4k9BmoHUjVeqBuinyV93c18Kp1AuR491Ik/9/sPJmd+/ukGjonF94&#10;2sYu9hrb+KX62D6RdRjJUvvAJF0Ws/lsSpRKMhWf58UskZmdgh368E1By+Km5Ej/IlEkdhsfKCG5&#10;Hl1iLgvXjTHx/lRJ2oWDUdHB2B9Ks6ai3JMElESi1gbZTtDvFVIqG4reVItK9dfFeZ4fSxsjUvYE&#10;GJE1JR6xB4AowLfYfdmDfwxVSWNjcP63wvrgMSJlBhvG4LaxgO8BGOpqyNz7H0nqqYksPUF1uEOG&#10;0CvcO3ndEO0b4cOdQJI0/Ska03BLizbQlRyGHWc14O/37qM/KY2snHU0IiX3v7YCFWfmuyUNfi2m&#10;UQAhHabn8wkd8KXl6aXFbts10G8q6EFwMm2jfzDHrUZoH2maVzErmYSVlLvkMuDxsA796NJ7INVq&#10;ldxojpwIG3vvZASPrEZZPewfBbpBe4FEewPHcRKLVxLsfWOkhdU2gG6SPk+8DnzTDCbhDO9FHPKX&#10;5+R1etWWfwAAAP//AwBQSwMEFAAGAAgAAAAhANsJ5/XdAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyok6oUkmZTARIcijhQKnF1kq0dEa+D7bbh73FPcBzNaOZNtZ7sII7k&#10;Q+8YIZ9lIIhb1/WsEXYfzzf3IEJU3KnBMSH8UIB1fXlRqbJzJ36n4zZqkUo4lArBxDiWUobWkFVh&#10;5kbi5O2dtyom6bXsvDqlcjvIeZYtpVU9pwWjRnoy1H5tDxah0Y9TwRu9seYlarf7fH37th7x+mp6&#10;WIGINMW/MJzxEzrUialxB+6CGBCKPF2JCIsCxNnO7xYgGoT58hZkXcn//PUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAExhs7FhAgAAHQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhANsJ5/XdAAAABwEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" filled="f" strokecolor="#09101d [484]" strokeweight="1pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sesso: M     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> F   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF40657" w14:textId="77777777" w:rsidR="000974BF" w:rsidRPr="001B075C" w:rsidRDefault="000974BF" w:rsidP="000974BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="791EB57E" w14:textId="3E020D0E" w:rsidR="000974BF" w:rsidRDefault="000974BF" w:rsidP="000974BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Età:</w:t>
+      </w:r>
+      <w:r w:rsidR="001B075C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B075C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B075C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B075C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B075C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A259677" w14:textId="0DC3DFA0" w:rsidR="000974BF" w:rsidRDefault="000974BF" w:rsidP="000974BF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Nazionalità:</w:t>
+      </w:r>
+      <w:r w:rsidR="001B075C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC33604" w14:textId="5015FB25" w:rsidR="000974BF" w:rsidRPr="00F834C6" w:rsidRDefault="003C2F5E" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elazioni tra la/le vittime </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC555F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’autore di reato</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E944A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DB4A18" w14:textId="77777777" w:rsidR="0073016C" w:rsidRDefault="0073016C" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A262CE" w14:textId="77777777" w:rsidR="00085907" w:rsidRDefault="00085907" w:rsidP="00002611">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286117E5" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="00D43D40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04395012" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="00D43D40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457D92CF" w14:textId="2FDE74F3" w:rsidR="00107333" w:rsidRPr="00107333" w:rsidRDefault="00107333" w:rsidP="00D43D40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Situazione personale della vittima:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B7EBFC" w14:textId="77777777" w:rsidR="00330CB4" w:rsidRDefault="00330CB4" w:rsidP="00D43D40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F9F0871" w14:textId="62ABDFDC" w:rsidR="00107333" w:rsidRDefault="00107333" w:rsidP="00D43D40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Stato occupazionale della vittima: ……………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="009C322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F92081E" w14:textId="429DB7DC" w:rsidR="00107333" w:rsidRDefault="009C322C" w:rsidP="00D43D40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00107333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ondizione abitativa:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ……………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717FE054" w14:textId="0083C439" w:rsidR="0036554D" w:rsidRPr="00107333" w:rsidRDefault="00107333" w:rsidP="00D43D40">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Numero ed età dei figli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05E00" w:rsidRPr="00107333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C322C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C742A6" w14:textId="77777777" w:rsidR="00AD74B8" w:rsidRDefault="00AD74B8" w:rsidP="007C3906">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">NB: qualora la vittima sia un minorenne, indicare anche gli estremi identificativi del tutore; qualora il tutore non sia stato ancora nominato, indicarne la motivazione, e fornire comunque </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD74B8" w:rsidRPr="00AD74B8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7758C954" w14:textId="77777777" w:rsidR="00EC555F" w:rsidRDefault="00EC555F" w:rsidP="00B75887">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>gli estremi identificativi del tutore provvisorio</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="449C4B68" w14:textId="77777777" w:rsidR="006726FF" w:rsidRDefault="006726FF" w:rsidP="00B75887">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0143E7B3" w14:textId="77777777" w:rsidR="005C2F11" w:rsidRDefault="005C2F11" w:rsidP="00B75887">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="21A7DACF" w14:textId="77777777" w:rsidR="00B943FD" w:rsidRDefault="00B943FD" w:rsidP="00B75887">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28EECFDF" w14:textId="77777777" w:rsidR="00085907" w:rsidRDefault="00085907" w:rsidP="00B75887">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28EECFDF" w14:textId="77777777" w:rsidR="00085907" w:rsidRDefault="00085907" w:rsidP="00B75887">
+    <w:p w14:paraId="1B0DCA7B" w14:textId="786192A0" w:rsidR="006D28A2" w:rsidRPr="00330CB4" w:rsidRDefault="00AA6842" w:rsidP="00330CB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTO CORRENTE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>DER L’ACCREDITO DEL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00330CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SOSTEGNO IN CASO DI ACCOGLIMENTO DELL’ISTANZA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A41F344" w14:textId="77777777" w:rsidR="006726FF" w:rsidRPr="00775924" w:rsidRDefault="006726FF" w:rsidP="00B75887">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7A7E6DB1" w14:textId="77777777" w:rsidR="00B943FD" w:rsidRDefault="00B943FD" w:rsidP="00B75887">
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F7786CA" w14:textId="2024ABC5" w:rsidR="006D28A2" w:rsidRDefault="006D28A2" w:rsidP="00B75887">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...87 lines deleted...]
-        <w:t>IBAN:……………………………………………………………………………………………</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>IBAN:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00464247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="006726FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44B6D77F" w14:textId="77777777" w:rsidR="003B2813" w:rsidRDefault="003B2813" w:rsidP="00B75887">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
@@ -4238,68 +6200,84 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="54B03947" id="Rettangolo 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.55pt;margin-top:4.8pt;width:7.9pt;height:7.5pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQDfxQ7v3QAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI6xTsMwFEV3JP7BekgsiDoNkJIQp6qgDBUTaYeOTvxwIuLnyHbb5O8x&#10;E4xX9+rcU64nM7AzOt9bErBcJMCQWqt60gIO+/f7Z2A+SFJysIQCZvSwrq6vSlkoe6FPPNdBswgh&#10;X0gBXQhjwblvOzTSL+yIFLsv64wMMTrNlZOXCDcDT5Mk40b2FB86OeJrh+13fTICtk+N8/Pdm6P0&#10;Y65326N+OGy0ELc30+YFWMAp/I3hVz+qQxWdGnsi5dkgYLVaxqWAPAMW6zzNgTUC0scMeFXy//rV&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxlUghbgIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfxQ7v3QAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="453CE117" id="Rettangolo 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.55pt;margin-top:4.8pt;width:7.9pt;height:7.5pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQDfxQ7v3QAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI6xTsMwFEV3JP7BekgsiDoNkJIQp6qgDBUTaYeOTvxwIuLnyHbb5O8x&#10;E4xX9+rcU64nM7AzOt9bErBcJMCQWqt60gIO+/f7Z2A+SFJysIQCZvSwrq6vSlkoe6FPPNdBswgh&#10;X0gBXQhjwblvOzTSL+yIFLsv64wMMTrNlZOXCDcDT5Mk40b2FB86OeJrh+13fTICtk+N8/Pdm6P0&#10;Y65326N+OGy0ELc30+YFWMAp/I3hVz+qQxWdGnsi5dkgYLVaxqWAPAMW6zzNgTUC0scMeFXy//rV&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxlUghbgIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDfxQ7v3QAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>vittima/e: (nome e cognome)………………………………………………………</w:t>
+        <w:t xml:space="preserve">vittima/e: (nome e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>cognome)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9CB541" w14:textId="77777777" w:rsidR="00775924" w:rsidRDefault="00775924" w:rsidP="00775924">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B5453EB" w14:textId="6C6D2071" w:rsidR="00775924" w:rsidRDefault="00775924" w:rsidP="00775924">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4325,56 +6303,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA5637A" w14:textId="77777777" w:rsidR="00775924" w:rsidRDefault="00775924" w:rsidP="00775924">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19AD658C" w14:textId="2C1D6B2D" w:rsidR="00775924" w:rsidRDefault="00775924" w:rsidP="00775924">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>IBAN:…………………………………………………………………………………………………….</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>IBAN:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE9BFAE" w14:textId="77777777" w:rsidR="00775924" w:rsidRDefault="00775924" w:rsidP="00775924">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A67D57" w14:textId="41BCC0CF" w:rsidR="003919B6" w:rsidRDefault="00C93F77" w:rsidP="000B42AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
@@ -4424,75 +6411,91 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4DDA17F3" id="Rettangolo 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.6pt;margin-top:3.85pt;width:7.9pt;height:7.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQDtMrFf3AAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVwBSkhTlVBOaCeCD306MTGiYjXke22yd+z&#10;PcFptJrRzNtyPbmBnUyIvUcJD4sMmMHW6x6thP3X+/0KWEwKtRo8GgmzibCurq9KVWh/xk9zqpNl&#10;VIKxUBK6lMaC89h2xqm48KNB8r59cCrRGSzXQZ2p3A1cZNkTd6pHWujUaF470/7URydh+9iEON+9&#10;BRS7uf7YHuxyv7FS3t5MmxdgyUzpLwwXfEKHipgaf0Qd2SAhzwUlLwqM7OclfdZIECIHXpX8P371&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPGVSCFuAgAARAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO0ysV/cAAAABgEAAA8AAAAAAAAAAAAA&#10;AAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="3F1713C5" id="Rettangolo 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.6pt;margin-top:3.85pt;width:7.9pt;height:7.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQDtMrFf3AAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVwBSkhTlVBOaCeCD306MTGiYjXke22yd+z&#10;PcFptJrRzNtyPbmBnUyIvUcJD4sMmMHW6x6thP3X+/0KWEwKtRo8GgmzibCurq9KVWh/xk9zqpNl&#10;VIKxUBK6lMaC89h2xqm48KNB8r59cCrRGSzXQZ2p3A1cZNkTd6pHWujUaF470/7URydh+9iEON+9&#10;BRS7uf7YHuxyv7FS3t5MmxdgyUzpLwwXfEKHipgaf0Qd2SAhzwUlLwqM7OclfdZIECIHXpX8P371&#10;CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPGVSCFuAgAARAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO0ysV/cAAAABgEAAA8AAAAAAAAAAAAA&#10;AAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="003919B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>familiari</w:t>
       </w:r>
       <w:r w:rsidR="00D17A70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>: (nome e cognome)……………………………………………………….</w:t>
+        <w:t xml:space="preserve">: (nome e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D17A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>cognome)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D17A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29068878" w14:textId="5B527AD9" w:rsidR="005E5E50" w:rsidRDefault="005E5E50" w:rsidP="000B42AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="074CD5F6" wp14:editId="17377B64">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -4530,75 +6533,91 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="05788635" id="Rettangolo 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.55pt;margin-top:3.8pt;width:7.9pt;height:7.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQDYHk3S3AAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI4xT8MwFIR3JP6D9ZC6IOrUiJSGOFVFy4CYCB0Yndg4EfFzZLtt8u95&#10;TDCdTne6+8rt5AZ2NiH2HiWslhkwg63XPVoJx4+Xu0dgMSnUavBoJMwmwra6vipVof0F3825TpbR&#10;CMZCSehSGgvOY9sZp+LSjwYp+/LBqUQ2WK6DutC4G7jIspw71SM9dGo0z51pv+uTk3B4aEKcb/cB&#10;xdtcvx4+7f1xZ6Vc3Ey7J2DJTOmvDL/4hA4VMTX+hDqyQcJ6vaImaQ6M4o3YAGskCJEDr0r+H7/6&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPGVSCFuAgAARAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANgeTdLcAAAABgEAAA8AAAAAAAAAAAAA&#10;AAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="6AEACAD8" id="Rettangolo 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.55pt;margin-top:3.8pt;width:7.9pt;height:7.5pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQDYHk3S3AAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI4xT8MwFIR3JP6D9ZC6IOrUiJSGOFVFy4CYCB0Yndg4EfFzZLtt8u95&#10;TDCdTne6+8rt5AZ2NiH2HiWslhkwg63XPVoJx4+Xu0dgMSnUavBoJMwmwra6vipVof0F3825TpbR&#10;CMZCSehSGgvOY9sZp+LSjwYp+/LBqUQ2WK6DutC4G7jIspw71SM9dGo0z51pv+uTk3B4aEKcb/cB&#10;xdtcvx4+7f1xZ6Vc3Ey7J2DJTOmvDL/4hA4VMTX+hDqyQcJ6vaImaQ6M4o3YAGskCJEDr0r+H7/6&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPGVSCFuAgAARAUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANgeTdLcAAAABgEAAA8AAAAAAAAAAAAA&#10;AAAAyAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00921541">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>tutore</w:t>
       </w:r>
       <w:r w:rsidR="00D17A70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>: (nome e cognome)………………………………………………………….</w:t>
+        <w:t xml:space="preserve">: (nome e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D17A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>cognome)…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D17A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AAE2EF8" w14:textId="6417A1E6" w:rsidR="005E5E50" w:rsidRDefault="005E5E50" w:rsidP="000B42AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="358A8F81" wp14:editId="621D12CC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -4636,51 +6655,51 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0963AC53" id="Rettangolo 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.6pt;margin-top:2.85pt;width:7.9pt;height:7.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQAK6+9k3QAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZBYEHVIVVJCnKqCMqBOhA4dneThRMTPke22yb/n&#10;McF4utPdd8VmsoM4ow+9IwUPiwQEUuPanoyCw+fb/RpEiJpaPThCBTMG2JTXV4XOW3ehDzxX0Qgu&#10;oZBrBV2MYy5laDq0OizciMTel/NWR5beyNbrC5fbQaZJ8iit7okXOj3iS4fNd3WyCnar2of57tVT&#10;up+r993RLA9bo9TtzbR9BhFxin9h+MVndCiZqXYnaoMYFGRZykkFqwwE209LflYrSJMMZFnI//jl&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxlUghbgIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAK6+9k3QAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="7321F29A" id="Rettangolo 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:38.6pt;margin-top:2.85pt;width:7.9pt;height:7.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQAK6+9k3QAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9ZBYEHVIVVJCnKqCMqBOhA4dneThRMTPke22yb/n&#10;McF4utPdd8VmsoM4ow+9IwUPiwQEUuPanoyCw+fb/RpEiJpaPThCBTMG2JTXV4XOW3ehDzxX0Qgu&#10;oZBrBV2MYy5laDq0OizciMTel/NWR5beyNbrC5fbQaZJ8iit7okXOj3iS4fNd3WyCnar2of57tVT&#10;up+r993RLA9bo9TtzbR9BhFxin9h+MVndCiZqXYnaoMYFGRZykkFqwwE209LflYrSJMMZFnI//jl&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxlUghbgIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAK6+9k3QAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00921541">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>servizi social</w:t>
       </w:r>
       <w:r w:rsidR="00D17A70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>i: (indicare servizio) …………………………………………………</w:t>
       </w:r>
@@ -4742,1636 +6761,2229 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="07F1925F" id="Rettangolo 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:39.05pt;margin-top:3.8pt;width:7.9pt;height:7.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQB+mP6I3QAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI4xT8MwFIR3JP6D9ZBYEHWaitCGOFUFZUCdCB0YneThRMTPke22yb/n&#10;McF0Ot3p7iu2kx3EGX3oHSlYLhIQSI1rezIKjh+v92sQIWpq9eAIFcwYYFteXxU6b92F3vFcRSN4&#10;hEKuFXQxjrmUoenQ6rBwIxJnX85bHdl6I1uvLzxuB5kmSSat7okfOj3ic4fNd3WyCvYPtQ/z3Yun&#10;9DBXb/tPszrujFK3N9PuCUTEKf6V4Ref0aFkptqdqA1iUPC4XnKTNQPB8Wa1AVErSNMMZFnI//jl&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxlUghbgIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB+mP6I3QAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
+              <v:rect w14:anchorId="1030C547" id="Rettangolo 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:39.05pt;margin-top:3.8pt;width:7.9pt;height:7.5pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxlUghbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7azZluDOkXQosOA&#10;og3aDj0rshQbkEWNUuJkTz9KdpysK3YYdpFJk/z4z8urXWvYVqFvwJa8OMs5U1ZC1dh1yb8/3374&#10;wpkPwlbCgFUl3yvPr+bv3112bqYmUIOpFDICsX7WuZLXIbhZlnlZq1b4M3DKklADtiIQi+usQtER&#10;emuySZ5/yjrAyiFI5T39vemFfJ7wtVYyPGjtVWCm5BRbSC+mdxXfbH4pZmsUrm7kEIb4hyha0Vhy&#10;OkLdiCDYBps/oNpGInjQ4UxCm4HWjVQpB8qmyF9l81QLp1IuVBzvxjL5/wcr77dPbolUhs75mScy&#10;ZrHT2MYvxcd2qVj7sVhqF5ikn0We58VHziSJLqaTaapldrR16MNXBS2LRMmRWpEqJLZ3PpA/Uj2o&#10;RFceTFPdNsYkJrZfXRtkW0GNW62L2CiyONHKjgEnKuyNirbGPirNmopCnCSHaZaOYEJKZUPRi2pR&#10;qd7HlNI5pDBaJJ8JMCJrim7EHgB+D/SA3Qc76EdTlUZxNM7/FlhvPFokz2DDaNw2FvAtAENZDZ57&#10;fQr/pDSRXEG1XyJD6BfBO3nbUHvuhA9LgTT5tCO0zeGBHm2gKzkMFGc14M+3/kd9GkiSctbRJpXc&#10;/9gIVJyZb5ZG9aI4P4+rl5jz6ecJMXgqWZ1K7Ka9Bup5QXfDyURG/WAOpEZoX2jpF9EriYSV5Lvk&#10;MuCBuQ79htPZkGqxSGq0bk6EO/vkZASPVY3j97x7EeiGGQ002/dw2DoxezWqvW60tLDYBNBNmuNj&#10;XYd606qmwRnOSrwFp3zSOh6/+S8AAAD//wMAUEsDBBQABgAIAAAAIQB+mP6I3QAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI4xT8MwFIR3JP6D9ZBYEHWaitCGOFUFZUCdCB0YneThRMTPke22yb/n&#10;McF0Ot3p7iu2kx3EGX3oHSlYLhIQSI1rezIKjh+v92sQIWpq9eAIFcwYYFteXxU6b92F3vFcRSN4&#10;hEKuFXQxjrmUoenQ6rBwIxJnX85bHdl6I1uvLzxuB5kmSSat7okfOj3ic4fNd3WyCvYPtQ/z3Yun&#10;9DBXb/tPszrujFK3N9PuCUTEKf6V4Ref0aFkptqdqA1iUPC4XnKTNQPB8Wa1AVErSNMMZFnI//jl&#10;DwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxlUghbgIAAEQFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB+mP6I3QAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" fillcolor="white [3212]" strokecolor="#1f3763 [1604]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00D17A70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>soggetto del privato sociale (indicare soggetto) ………..………………………</w:t>
+        <w:t>soggetto del privato sociale (indicare soggetto) …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D17A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D17A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A63E3A" w14:textId="35AE22AB" w:rsidR="00775924" w:rsidRDefault="00775924" w:rsidP="00775924">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7474CDAA" w14:textId="0594EAD5" w:rsidR="00775924" w:rsidRDefault="00775924" w:rsidP="00775924">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Motivazioni……………………………………………………………………………………………………………………………………………………………………………………………………………...……………………………………………………………………………………………………………...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF39370" w14:textId="77777777" w:rsidR="00254B01" w:rsidRDefault="00254B01" w:rsidP="00775924">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F4F9DD" w14:textId="318270FC" w:rsidR="00921541" w:rsidRDefault="00921541" w:rsidP="00921541">
+    <w:p w14:paraId="7D9C6643" w14:textId="77777777" w:rsidR="00085907" w:rsidRDefault="00085907" w:rsidP="007C3906">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D55F26C" w14:textId="251C7B8C" w:rsidR="005C2F11" w:rsidRDefault="005C2F11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BC6235" w14:textId="77777777" w:rsidR="00085907" w:rsidRPr="00002611" w:rsidRDefault="00085907" w:rsidP="00B75887">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA33123" w14:textId="77777777" w:rsidR="00BB51AD" w:rsidRDefault="00BB51AD" w:rsidP="00BB51AD">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34796B6C" w14:textId="77777777" w:rsidR="00BB51AD" w:rsidRDefault="00BB51AD" w:rsidP="00BB51AD">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="03A6CA06" w14:textId="28946DD6" w:rsidR="00464247" w:rsidRDefault="00002611" w:rsidP="00E53C96">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7003D58C" w14:textId="77777777" w:rsidR="00BB51AD" w:rsidRPr="00BB51AD" w:rsidRDefault="00BB51AD" w:rsidP="00BB51AD">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68302FDC" w14:textId="6D1A1B14" w:rsidR="001E5758" w:rsidRPr="00F51F2C" w:rsidRDefault="00AA6842" w:rsidP="00D01503">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DESCRIZIONE DEI FATTI DI REATO E QUADRO GIUDIZIARIO: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F1F326" w14:textId="152C13B9" w:rsidR="00224B57" w:rsidRPr="00F51F2C" w:rsidRDefault="00BB2C96" w:rsidP="00D01503">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FATTI DI REATO: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">descrivere in modo coerente e dettagliato i fatti di reato sui quali si fonda la richiesta, indicando </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sono avvenuti, in quali circostanze, </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>chi hanno coinvolto</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quale </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>relazione o grado di parentela</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intercorre tra la/le vittima/e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’autore del reato, e ricostruendo gli eventi nel tempo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7E65A7" w14:textId="77777777" w:rsidR="00224B57" w:rsidRPr="00F51F2C" w:rsidRDefault="00224B57" w:rsidP="00832691">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1F80F1" w14:textId="796B4C2A" w:rsidR="005A136B" w:rsidRPr="00F51F2C" w:rsidRDefault="00BB2C96" w:rsidP="00832691">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUADRO GIUDIZIARIO: </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ricostruzione deve essere fondata, ove disponibili, su </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>atti e documenti espressamente richiamati e allegati</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00224B57" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicandone </w:t>
+      </w:r>
+      <w:r w:rsidR="00C322E0" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">data, autorità o soggetto che li ha redatti e contenuto </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C322E0" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>rilevante :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C322E0" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5758" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>denunce, querele, atti di polizia giudiziaria, referti, provvedimenti giudiziari, relazioni dei servizi sociali, sanitari, scolastici, dei Centri antiviolenza o di altri soggetti istituzionali</w:t>
+      </w:r>
+      <w:r w:rsidR="00F028C7" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00213B48" w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529E66E6" w14:textId="5140A68F" w:rsidR="00213B48" w:rsidRPr="00F51F2C" w:rsidRDefault="00213B48" w:rsidP="00832691">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Qualora tali atti non siano disponibili o non vengano allegati, indicarne sinteticamente le ragioni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F7EF7D" w14:textId="77777777" w:rsidR="00F028C7" w:rsidRDefault="00F028C7" w:rsidP="00832691">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A183D10" w14:textId="704E45CE" w:rsidR="001E7BE2" w:rsidRPr="00994709" w:rsidRDefault="001E7BE2" w:rsidP="00832691">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nei casi di domande non </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>tempestive:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Qualora sia trascorso un tempo superiore a sei mesi dal reato, indicare il motivo del tempo trascorso (p.es</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non conoscenza della Fondazione, non conoscenza del reato, necessità di accertarlo, avvio di un progetto di aiuto che solo ora risulta opportuno integrare con l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>appoggio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della Fondazione, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ecc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00994709">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D4039E" w14:textId="7CB366F5" w:rsidR="00002611" w:rsidRPr="001E7BE2" w:rsidRDefault="00002611" w:rsidP="00B75887">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144277FB" w14:textId="03F9738D" w:rsidR="00464247" w:rsidRDefault="00464247" w:rsidP="00832691">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="005A136B" w:rsidRPr="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32AE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="005C2F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74697E71" w14:textId="77777777" w:rsidR="00C32AE1" w:rsidRDefault="00C32AE1" w:rsidP="00C32AE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>…………….…………………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F087218" w14:textId="77777777" w:rsidR="00C32AE1" w:rsidRPr="00832691" w:rsidRDefault="00C32AE1" w:rsidP="00832691">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EAEACAE" w14:textId="00293829" w:rsidR="00464247" w:rsidRPr="00002611" w:rsidRDefault="00464247" w:rsidP="00B75887">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161B5A03" w14:textId="63E0DB7C" w:rsidR="00464247" w:rsidRDefault="00464247" w:rsidP="00B75887">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4451090D" w14:textId="77777777" w:rsidR="00464247" w:rsidRDefault="00464247" w:rsidP="00B75887">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE14C61" w14:textId="2D5C5315" w:rsidR="00382559" w:rsidRPr="00EE26E5" w:rsidRDefault="00382559" w:rsidP="00796F28">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00002611">
-[...100 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conseguenze </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67CF4" w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>del reato, bisogni attuali e intervento richiesto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0462DB87" w14:textId="77777777" w:rsidR="0026719E" w:rsidRPr="00EE26E5" w:rsidRDefault="0026719E" w:rsidP="005C0D3C">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...8 lines deleted...]
-        <w:ind w:left="709"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76329916" w14:textId="390EE70B" w:rsidR="00C921CC" w:rsidRPr="00EE26E5" w:rsidRDefault="00C921CC" w:rsidP="00BB2C96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...26 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Ai sensi dell’art. 2 dello Statuto, la Fondazione interviene a favore delle vittime dei reati</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61BAE" w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00386002">
-[...29 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quando da delitti non colposi derivi la morte o un danno gravissimo alla persona. L’intervento è volto a limitare, nell’immediatezza del fatto o in un periodo congruamente breve, le più rilevanti situazioni di disagio personale o sociale della vittima o dei suoi familiari conseguenti al reato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C6453B" w14:textId="77777777" w:rsidR="00B61BAE" w:rsidRPr="00EE26E5" w:rsidRDefault="00B61BAE" w:rsidP="00BB2C96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E27CAA5" w14:textId="77777777" w:rsidR="00C921CC" w:rsidRPr="00EE26E5" w:rsidRDefault="00C921CC" w:rsidP="00BB2C96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">È quindi fondamentale che la richiesta chiarisca il collegamento tra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>fatti di reato</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>conseguenze subite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>bisogni attuali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>intervento richiesto alla Fondazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7D6FE6" w14:textId="77777777" w:rsidR="00B61BAE" w:rsidRPr="00EE26E5" w:rsidRDefault="00B61BAE" w:rsidP="00BB2C96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2795D3EA" w14:textId="065AABCC" w:rsidR="00C921CC" w:rsidRPr="00EE26E5" w:rsidRDefault="00C921CC" w:rsidP="00BB2C96">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Nel dettagliare le necessità oggetto della richiesta di sostegno è necessario indicare:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7121F6F9" w14:textId="77777777" w:rsidR="00CA054B" w:rsidRPr="00EE26E5" w:rsidRDefault="00CA054B" w:rsidP="005C0D3C">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="30C5ED51" w14:textId="55333CA3" w:rsidR="00617F67" w:rsidRPr="005A136B" w:rsidRDefault="00617F67" w:rsidP="00C102CA">
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405EBE22" w14:textId="69B6639A" w:rsidR="00BA54DE" w:rsidRPr="00C32AE1" w:rsidRDefault="003201B4" w:rsidP="00C32AE1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005A136B">
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Conseguenze del reato sulla/e vittima/e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2C96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="009E4937" w:rsidRPr="005A136B">
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE26E5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5FF86A16" w14:textId="77777777" w:rsidR="00085907" w:rsidRPr="00386002" w:rsidRDefault="00085907" w:rsidP="00085907">
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE26E5" w:rsidRPr="00BB2C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>danni fisici, psicologici, relazionali, familiari, lavorativi, scolastici, economici o abitativi, nonché l’eventuale compromissione della possibilità di progettare il proprio futuro o di recuperare una quotidianità stabile</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2C96" w:rsidRPr="00BB2C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE26E5" w:rsidRPr="00BB2C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD4CE76" w14:textId="39D7BCD5" w:rsidR="00BA54DE" w:rsidRDefault="00BA54DE" w:rsidP="00BA54DE">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4EF5B988" w14:textId="6FB53858" w:rsidR="00884B38" w:rsidRDefault="00FE1767" w:rsidP="00C102CA">
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F2C5AF" w14:textId="3D29C3DC" w:rsidR="001938BC" w:rsidRPr="001938BC" w:rsidRDefault="001938BC" w:rsidP="001938BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589925EC" w14:textId="77777777" w:rsidR="001938BC" w:rsidRDefault="001938BC" w:rsidP="001938BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA54DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0650C340" w14:textId="77777777" w:rsidR="001938BC" w:rsidRDefault="001938BC" w:rsidP="001938BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17833C34" w14:textId="77777777" w:rsidR="001938BC" w:rsidRDefault="001938BC" w:rsidP="00BA54DE">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79B45A05" w14:textId="77777777" w:rsidR="001938BC" w:rsidRPr="00292EA7" w:rsidRDefault="001938BC" w:rsidP="00292EA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5160009B" w14:textId="77777777" w:rsidR="001938BC" w:rsidRDefault="001938BC" w:rsidP="00BA54DE">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE89E0D" w14:textId="77777777" w:rsidR="009506B7" w:rsidRPr="009506B7" w:rsidRDefault="009506B7" w:rsidP="009506B7">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457570B6" w14:textId="380FA2B0" w:rsidR="009506B7" w:rsidRDefault="00D17BB7" w:rsidP="009506B7">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="1A332188" w14:textId="77777777" w:rsidR="00555E61" w:rsidRPr="00555E61" w:rsidRDefault="00555E61" w:rsidP="00555E61">
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE26E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Necessità a cui le persone colpite dal reato devono fare fronte, oggetto della presente richiesta di sostegno: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95143" w:rsidRPr="00D95143">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>necessità concrete alle quali la/e vittima/e devono fare fronte e interventi necessari per contribuire all’uscita dalla condizione di bisogno, vulnerabilità o trauma; precisare quali interventi siano già in corso, quali siano ancora da attivare, e per quali spese o azioni si intenda utilizzare il contributo della Fondazione</w:t>
+      </w:r>
+      <w:r w:rsidR="001938BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273DA8E7" w14:textId="77777777" w:rsidR="001938BC" w:rsidRPr="001938BC" w:rsidRDefault="001938BC" w:rsidP="001938BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="61F4566E" w14:textId="53108681" w:rsidR="00FE1767" w:rsidRPr="005A136B" w:rsidRDefault="00884B38" w:rsidP="005A136B">
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001938BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03857259" w14:textId="77777777" w:rsidR="001938BC" w:rsidRPr="001938BC" w:rsidRDefault="001938BC" w:rsidP="001938BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001938BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31807E4D" w14:textId="77777777" w:rsidR="001938BC" w:rsidRPr="001938BC" w:rsidRDefault="001938BC" w:rsidP="001938BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001938BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B536FE" w14:textId="77777777" w:rsidR="001938BC" w:rsidRPr="001938BC" w:rsidRDefault="001938BC" w:rsidP="001938BC">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4571DB92" w14:textId="77777777" w:rsidR="009506B7" w:rsidRPr="009506B7" w:rsidRDefault="009506B7" w:rsidP="009506B7">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EFDB45" w14:textId="5A014BC9" w:rsidR="00DF0E9A" w:rsidRPr="00C32AE1" w:rsidRDefault="00DF6456" w:rsidP="003201B4">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...77 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Rete di sostegno</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7151D" w:rsidRPr="009506B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attiv</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7151D" w:rsidRPr="009506B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o attivabil</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7151D" w:rsidRPr="009506B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002420E6" w:rsidRPr="009506B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A136B">
-[...211 lines deleted...]
-          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>indicare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>quali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A136B">
-[...164 lines deleted...]
-        </w:numPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>servizi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>enti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>soggetti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>rete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> territoriale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>siano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>già</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>attivi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>nel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>percorso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>protezione</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cura, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>autonomia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ricostruzione</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>vita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>vittima</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>quali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>ulteriori</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>soggetti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>possano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>essere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>attivati</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>rispondere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>bisogni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>emersi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>titolo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>esemplificativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>servizi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>sociali</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>sanitari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Centri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>antiviolenza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>rifugio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>associazioni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>volontariato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>scuola</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>servizi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>educativi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>servizi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per il </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>lavoro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>familiari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>altri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>soggetti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>rete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>prossimità</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00082237" w:rsidRPr="00082237">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BD420B" w14:textId="77777777" w:rsidR="00C32AE1" w:rsidRPr="001938BC" w:rsidRDefault="00C32AE1" w:rsidP="00C32AE1">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...34 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001938BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019B4F48" w14:textId="77777777" w:rsidR="00C32AE1" w:rsidRPr="001938BC" w:rsidRDefault="00C32AE1" w:rsidP="00C32AE1">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001938BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3D21DF" w14:textId="77777777" w:rsidR="00C32AE1" w:rsidRPr="001938BC" w:rsidRDefault="00C32AE1" w:rsidP="00C32AE1">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...70 lines deleted...]
-        <w:pStyle w:val="Paragrafoelenco"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001938BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174F6929" w14:textId="77777777" w:rsidR="00564310" w:rsidRDefault="00564310" w:rsidP="00942ECB">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-        </w:numPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560B2169" w14:textId="77777777" w:rsidR="003201B4" w:rsidRDefault="003201B4" w:rsidP="003D4D81">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="786"/>
+        <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...390 lines deleted...]
-    <w:p w14:paraId="10121D58" w14:textId="011ED7F4" w:rsidR="003D4D81" w:rsidRDefault="00002611" w:rsidP="003D4D81">
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10121D58" w14:textId="05317967" w:rsidR="003D4D81" w:rsidRDefault="00002611" w:rsidP="003D4D81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002611">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Allegati</w:t>
       </w:r>
       <w:r w:rsidRPr="00002611">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7527,51 +10139,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E3906F" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRPr="000C4DFD" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Il Responsabile della </w:t>
+        <w:t xml:space="preserve">Il </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Responsabile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>protezione</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> dei </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>dati</w:t>
       </w:r>
@@ -7583,51 +10211,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>personali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5628BA41" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRPr="000C4DFD" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il Responsabile della </w:t>
+        <w:t xml:space="preserve">Il </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Responsabile</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>protezione</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> dei </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
@@ -8383,65 +11025,51 @@
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>degli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>stessi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a "</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> del </w:t>
+        <w:t xml:space="preserve"> a "Responsabili del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>trattamento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">". </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Sottoponiamo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
@@ -9076,51 +11704,83 @@
     <w:p w14:paraId="34868FDF" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65AD373B" w14:textId="05B263F9" w:rsidR="00D21BA1" w:rsidRPr="00D21BA1" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>La fondazione interviene a favore delle vittime di reati, compresi gli appartenenti alle forze di polizia nazionali e alla polizia locale, qualora da delitti non colposi commessi nel territorio regionale ovvero nei confronti di cittadini ivi residenti derivi la morte o un danno gravissimo alla persona. La fondazione interviene su richiesta del sindaco del Comune in cui è avvenuto il fatto ovvero del Comune di residenza della vittima stessa. L´intervento della fondazione è volto a limitare, nell´immediatezza del fatto o in un periodo congruamente breve, le più rilevanti situazioni di disagio personale o sociale della vittima o dei suoi familiari conseguenti al reato stesso. La fondazione non può comunque intervenire nei casi in cui la vittima risulti compartecipe del comportamento criminoso e richiederà la ripetizione delle somme versate o delle spese sostenute qualora tale evenienza sia accertata successivamente. A tal fine la fondazione può richiedere informazioni alle amministrazioni pubbliche interessate.</w:t>
+        <w:t xml:space="preserve">La fondazione interviene a favore delle vittime di reati, compresi gli appartenenti alle forze di polizia nazionali e alla polizia locale, qualora da delitti non colposi commessi nel territorio regionale ovvero nei confronti di cittadini ivi residenti derivi la morte o un danno gravissimo alla persona. La fondazione interviene su richiesta del sindaco del Comune in cui è avvenuto il fatto ovvero del Comune di residenza della vittima stessa. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E20967">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t>L´intervento</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E20967">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> della fondazione è volto a limitare, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E20967">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t>nell´immediatezza</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E20967">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="it-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del fatto o in un periodo congruamente breve, le più rilevanti situazioni di disagio personale o sociale della vittima o dei suoi familiari conseguenti al reato stesso. La fondazione non può comunque intervenire nei casi in cui la vittima risulti compartecipe del comportamento criminoso e richiederà la ripetizione delle somme versate o delle spese sostenute qualora tale evenienza sia accertata successivamente. A tal fine la fondazione può richiedere informazioni alle amministrazioni pubbliche interessate.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="it-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412CC839" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRPr="00E20967" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20967">
@@ -9212,58 +11872,74 @@
         </w:rPr>
         <w:t>dati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>personali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> non sono </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
+        <w:t>non sono</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E20967">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E20967">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>diffusi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> e sono </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>trattati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> per le sole </w:t>
@@ -9412,72 +12088,74 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>regionale</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 24/2003 sopra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>richiamata</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="168624C0" w14:textId="20A0D5CC" w:rsidR="00D21BA1" w:rsidRPr="00E20967" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>suoi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -9544,58 +12222,74 @@
         </w:rPr>
         <w:t>Comuni</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>trasmessi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> alla Fondazione , come </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> alla </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Fondazione ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E20967">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> come </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E20967">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>previsto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> dalla L.R. 24/2003.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333CAA39" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRPr="00E20967" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20967">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
@@ -9698,51 +12392,65 @@
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>personali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> non sono </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>non sono</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>trasferiti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> al di </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>fuori</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
@@ -10353,51 +13061,65 @@
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pertinenti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> o non </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>indispensabili</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> non sono </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>non sono</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>utilizzati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>salvo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
@@ -10530,185 +13252,197 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> suoi diritti</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E27505C" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> sua </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nella sua </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>qualità</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> di </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>interessato</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lei ha </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>diritto</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7542D892" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">di </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>accesso</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ai </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>personali</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="207B62AF" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">di </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ottenere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>rettifica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -10779,81 +13513,91 @@
         </w:rPr>
         <w:t>trattamento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>che</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>riguardano</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3885A0FA" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">di </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>opporsi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> al </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>trattamento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -10861,65 +13605,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797D62A5" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="920"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A3E4D40" w14:textId="77777777" w:rsidR="00D21BA1" w:rsidRDefault="00D21BA1" w:rsidP="00D21BA1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">I </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> sopra </w:t>
+        <w:t xml:space="preserve">I diritti sopra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>descritti</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sono </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>esercitati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -11265,51 +13995,65 @@
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>seguito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> alle </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C4DFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>finalità</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sopra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>indicate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000C4DFD">
         <w:rPr>
@@ -11332,202 +14076,203 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00942ECB" w:rsidRPr="00564310">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F70CE45" w14:textId="77777777" w:rsidR="007D350C" w:rsidRDefault="007D350C" w:rsidP="00103BF5">
+    <w:p w14:paraId="7DAF2E06" w14:textId="77777777" w:rsidR="00800CA7" w:rsidRDefault="00800CA7" w:rsidP="00103BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D8C0225" w14:textId="77777777" w:rsidR="007D350C" w:rsidRDefault="007D350C" w:rsidP="00103BF5">
+    <w:p w14:paraId="52C4E4D5" w14:textId="77777777" w:rsidR="00800CA7" w:rsidRDefault="00800CA7" w:rsidP="00103BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Courier New"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="font426">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="516C6700" w14:textId="77777777" w:rsidR="007D350C" w:rsidRDefault="007D350C" w:rsidP="00103BF5">
+    <w:p w14:paraId="14571DE8" w14:textId="77777777" w:rsidR="00800CA7" w:rsidRDefault="00800CA7" w:rsidP="00103BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="281E67CB" w14:textId="77777777" w:rsidR="007D350C" w:rsidRDefault="007D350C" w:rsidP="00103BF5">
+    <w:p w14:paraId="7495D07D" w14:textId="77777777" w:rsidR="00800CA7" w:rsidRDefault="00800CA7" w:rsidP="00103BF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="500578CD" w14:textId="094A2A2F" w:rsidR="00103BF5" w:rsidRDefault="00E96DA1" w:rsidP="00103BF5">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C9FF068" wp14:editId="1BEA6E6E">
           <wp:extent cx="6120130" cy="622935"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:docPr id="1645599762" name="Immagine 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -11547,187 +14292,187 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6120130" cy="622935"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="371" w:hanging="360"/>
+        <w:ind w:left="153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="1091" w:hanging="360"/>
+        <w:ind w:left="873" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="1811" w:hanging="180"/>
+        <w:ind w:left="1593" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="2531" w:hanging="360"/>
+        <w:ind w:left="2313" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="3251" w:hanging="360"/>
+        <w:ind w:left="3033" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="3971" w:hanging="180"/>
+        <w:ind w:left="3753" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="4691" w:hanging="360"/>
+        <w:ind w:left="4473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="5411" w:hanging="360"/>
+        <w:ind w:left="5193" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-709"/>
+          <w:tab w:val="num" w:pos="-927"/>
         </w:tabs>
-        <w:ind w:left="6131" w:hanging="180"/>
+        <w:ind w:left="5913" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4E44F218"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="349"/>
         </w:tabs>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
@@ -12221,50 +14966,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C273961"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="513CDB12"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F0378B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BDE8F744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12333,51 +15167,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24516830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F3467F8"/>
     <w:lvl w:ilvl="0" w:tplc="0410000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12419,51 +15253,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24771144"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="196464C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12532,51 +15366,140 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A4A150A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB20B3DE"/>
+    <w:lvl w:ilvl="0" w:tplc="0410000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D2B7DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A4A44EA"/>
     <w:lvl w:ilvl="0" w:tplc="94645E48">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -12622,51 +15545,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE37C14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E5E1206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12735,51 +15658,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FEE06A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9F26F5E"/>
     <w:lvl w:ilvl="0" w:tplc="4CE2DD94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -12824,51 +15747,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE96484"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DB6AF8A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12937,51 +15860,142 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AD714E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4A20072"/>
+    <w:lvl w:ilvl="0" w:tplc="FE06BE36">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0410000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0410001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524034AC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFAA67AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13050,51 +16064,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5905594A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C3A26EA"/>
     <w:lvl w:ilvl="0" w:tplc="B31E1120">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -13139,51 +16153,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6348175A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFA4CAFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13288,51 +16302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB92103"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71D8FEDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13401,51 +16415,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73FB474F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D3E0B0E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13514,51 +16528,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B01776"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94366F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13627,51 +16641,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79882A25"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FC8B944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13740,61 +16754,61 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79E34013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F5821AA"/>
     <w:lvl w:ilvl="0" w:tplc="1C506D10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -13854,322 +16868,443 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1320580004">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1009066437">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="677463424">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="167410072">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="196045792">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1151629337">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="487553778">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1607232726">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="286786520">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="677463424">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="10" w16cid:durableId="641883455">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="167410072">
+  <w:num w:numId="11" w16cid:durableId="966277132">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1333681418">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1988900254">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="196045792">
-[...5 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="487553778">
+  <w:num w:numId="14" w16cid:durableId="351802169">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1201479798">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="105656089">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="167210616">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1197350561">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1239169427">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2112240076">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="106781657">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1779828950">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="102044913">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="309751698">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0052087F"/>
     <w:rsid w:val="00002611"/>
     <w:rsid w:val="000341BA"/>
     <w:rsid w:val="0004474A"/>
+    <w:rsid w:val="000608A3"/>
+    <w:rsid w:val="00082237"/>
     <w:rsid w:val="00085907"/>
+    <w:rsid w:val="0009313D"/>
+    <w:rsid w:val="000974BF"/>
     <w:rsid w:val="000B42AA"/>
     <w:rsid w:val="000B4D85"/>
     <w:rsid w:val="000C0496"/>
     <w:rsid w:val="000C23E3"/>
     <w:rsid w:val="000E1780"/>
     <w:rsid w:val="000E489C"/>
     <w:rsid w:val="000E54E1"/>
     <w:rsid w:val="000F38C7"/>
     <w:rsid w:val="0010314C"/>
     <w:rsid w:val="00103BF5"/>
+    <w:rsid w:val="00107333"/>
     <w:rsid w:val="00125596"/>
     <w:rsid w:val="001574FA"/>
+    <w:rsid w:val="00165F33"/>
     <w:rsid w:val="001755C6"/>
     <w:rsid w:val="00182B5A"/>
+    <w:rsid w:val="001938BC"/>
+    <w:rsid w:val="001978C8"/>
     <w:rsid w:val="001A307B"/>
     <w:rsid w:val="001A7703"/>
+    <w:rsid w:val="001B075C"/>
     <w:rsid w:val="001C6F81"/>
+    <w:rsid w:val="001E5758"/>
     <w:rsid w:val="001E7BE2"/>
     <w:rsid w:val="001F6EEF"/>
+    <w:rsid w:val="002021F9"/>
+    <w:rsid w:val="00213B48"/>
+    <w:rsid w:val="00224B57"/>
     <w:rsid w:val="002420E6"/>
     <w:rsid w:val="0024448F"/>
     <w:rsid w:val="00254B01"/>
+    <w:rsid w:val="002550F5"/>
     <w:rsid w:val="00266953"/>
     <w:rsid w:val="0026719E"/>
     <w:rsid w:val="00271F1B"/>
     <w:rsid w:val="00274FAA"/>
+    <w:rsid w:val="00283AAA"/>
+    <w:rsid w:val="002858E1"/>
     <w:rsid w:val="00285A3D"/>
+    <w:rsid w:val="00292EA7"/>
+    <w:rsid w:val="002A695F"/>
     <w:rsid w:val="002D3358"/>
     <w:rsid w:val="002D3A11"/>
     <w:rsid w:val="002D3E7E"/>
+    <w:rsid w:val="002D5A0F"/>
     <w:rsid w:val="002E72A9"/>
     <w:rsid w:val="00303383"/>
     <w:rsid w:val="00311C0F"/>
+    <w:rsid w:val="003201B4"/>
+    <w:rsid w:val="00330CB4"/>
+    <w:rsid w:val="00334D3D"/>
+    <w:rsid w:val="003503D7"/>
+    <w:rsid w:val="00356D54"/>
     <w:rsid w:val="00365080"/>
     <w:rsid w:val="0036554D"/>
     <w:rsid w:val="003746DB"/>
+    <w:rsid w:val="00382559"/>
     <w:rsid w:val="00386002"/>
     <w:rsid w:val="003919B6"/>
+    <w:rsid w:val="00391C7E"/>
     <w:rsid w:val="003A1C08"/>
     <w:rsid w:val="003A7CB8"/>
     <w:rsid w:val="003B2813"/>
+    <w:rsid w:val="003C2F5E"/>
     <w:rsid w:val="003D4D81"/>
     <w:rsid w:val="003E3FD5"/>
     <w:rsid w:val="003F1D30"/>
     <w:rsid w:val="00405E45"/>
     <w:rsid w:val="004072A7"/>
+    <w:rsid w:val="00410683"/>
     <w:rsid w:val="004122E8"/>
     <w:rsid w:val="0041614C"/>
+    <w:rsid w:val="0043261C"/>
     <w:rsid w:val="0043700C"/>
     <w:rsid w:val="0044327B"/>
     <w:rsid w:val="00464247"/>
     <w:rsid w:val="0049302B"/>
     <w:rsid w:val="004C5805"/>
     <w:rsid w:val="004C7B7C"/>
     <w:rsid w:val="004E111A"/>
     <w:rsid w:val="004F1E2C"/>
+    <w:rsid w:val="004F759B"/>
+    <w:rsid w:val="0050714B"/>
     <w:rsid w:val="0052087F"/>
     <w:rsid w:val="00526CCE"/>
     <w:rsid w:val="00536CF1"/>
     <w:rsid w:val="00542AC5"/>
     <w:rsid w:val="00546116"/>
     <w:rsid w:val="00554DE0"/>
     <w:rsid w:val="00555E61"/>
     <w:rsid w:val="00564310"/>
     <w:rsid w:val="005718D6"/>
     <w:rsid w:val="0057323A"/>
+    <w:rsid w:val="0057445F"/>
+    <w:rsid w:val="00581110"/>
+    <w:rsid w:val="00590C4C"/>
     <w:rsid w:val="00591831"/>
     <w:rsid w:val="005A136B"/>
     <w:rsid w:val="005C0D3C"/>
+    <w:rsid w:val="005C2F11"/>
+    <w:rsid w:val="005C7299"/>
     <w:rsid w:val="005D7978"/>
     <w:rsid w:val="005E5E50"/>
     <w:rsid w:val="0061264D"/>
     <w:rsid w:val="00617F67"/>
     <w:rsid w:val="00653944"/>
     <w:rsid w:val="00656923"/>
+    <w:rsid w:val="00657A22"/>
     <w:rsid w:val="006726FF"/>
+    <w:rsid w:val="006961C2"/>
     <w:rsid w:val="006C0346"/>
     <w:rsid w:val="006D28A2"/>
     <w:rsid w:val="006F0C1A"/>
     <w:rsid w:val="006F6CC5"/>
+    <w:rsid w:val="00722028"/>
     <w:rsid w:val="00723C3F"/>
     <w:rsid w:val="0073016C"/>
     <w:rsid w:val="007524FB"/>
     <w:rsid w:val="00775924"/>
+    <w:rsid w:val="007821C6"/>
     <w:rsid w:val="00787B86"/>
+    <w:rsid w:val="00796F28"/>
+    <w:rsid w:val="00797034"/>
+    <w:rsid w:val="007A229B"/>
+    <w:rsid w:val="007A6AE1"/>
+    <w:rsid w:val="007B103C"/>
+    <w:rsid w:val="007B1213"/>
     <w:rsid w:val="007C1BE0"/>
+    <w:rsid w:val="007C3906"/>
     <w:rsid w:val="007D350C"/>
+    <w:rsid w:val="00800CA7"/>
     <w:rsid w:val="0080268A"/>
     <w:rsid w:val="008066EE"/>
     <w:rsid w:val="00814B71"/>
     <w:rsid w:val="0081594F"/>
+    <w:rsid w:val="00816421"/>
+    <w:rsid w:val="0081659E"/>
+    <w:rsid w:val="00832691"/>
     <w:rsid w:val="008329CF"/>
     <w:rsid w:val="008347CB"/>
     <w:rsid w:val="00843321"/>
     <w:rsid w:val="00844AA7"/>
     <w:rsid w:val="00870C0A"/>
     <w:rsid w:val="008720B0"/>
     <w:rsid w:val="00880FBE"/>
     <w:rsid w:val="00884B38"/>
     <w:rsid w:val="00885C14"/>
     <w:rsid w:val="00890EB6"/>
+    <w:rsid w:val="008943C6"/>
     <w:rsid w:val="008949AF"/>
     <w:rsid w:val="008C2B99"/>
+    <w:rsid w:val="008C7233"/>
     <w:rsid w:val="008D1593"/>
+    <w:rsid w:val="008D1A09"/>
+    <w:rsid w:val="0091716D"/>
     <w:rsid w:val="00921541"/>
     <w:rsid w:val="00923C89"/>
     <w:rsid w:val="009370E7"/>
     <w:rsid w:val="00940D54"/>
     <w:rsid w:val="00942ECB"/>
+    <w:rsid w:val="00947BBC"/>
+    <w:rsid w:val="009506B7"/>
+    <w:rsid w:val="00957958"/>
     <w:rsid w:val="00960A8B"/>
     <w:rsid w:val="00966A29"/>
     <w:rsid w:val="00982635"/>
+    <w:rsid w:val="00994709"/>
+    <w:rsid w:val="009A3B97"/>
+    <w:rsid w:val="009B37F0"/>
     <w:rsid w:val="009B465C"/>
+    <w:rsid w:val="009C322C"/>
     <w:rsid w:val="009E4937"/>
     <w:rsid w:val="009E5BAD"/>
     <w:rsid w:val="009F488F"/>
     <w:rsid w:val="00A0430C"/>
     <w:rsid w:val="00A26E54"/>
     <w:rsid w:val="00A270D8"/>
+    <w:rsid w:val="00A31411"/>
     <w:rsid w:val="00A54E92"/>
+    <w:rsid w:val="00A61387"/>
     <w:rsid w:val="00A61BAC"/>
     <w:rsid w:val="00A62076"/>
+    <w:rsid w:val="00A67CCE"/>
     <w:rsid w:val="00A773B0"/>
     <w:rsid w:val="00A91ACB"/>
+    <w:rsid w:val="00A96147"/>
     <w:rsid w:val="00A9746B"/>
+    <w:rsid w:val="00AA6842"/>
+    <w:rsid w:val="00AD3505"/>
+    <w:rsid w:val="00AD3A22"/>
     <w:rsid w:val="00AD74B8"/>
+    <w:rsid w:val="00AE51B0"/>
     <w:rsid w:val="00B020BD"/>
     <w:rsid w:val="00B06A41"/>
     <w:rsid w:val="00B200CA"/>
     <w:rsid w:val="00B2551A"/>
     <w:rsid w:val="00B478DC"/>
+    <w:rsid w:val="00B61BAE"/>
     <w:rsid w:val="00B635EF"/>
+    <w:rsid w:val="00B64734"/>
+    <w:rsid w:val="00B67CF4"/>
     <w:rsid w:val="00B75887"/>
     <w:rsid w:val="00B77590"/>
     <w:rsid w:val="00B943FD"/>
+    <w:rsid w:val="00BA54DE"/>
+    <w:rsid w:val="00BB2C96"/>
+    <w:rsid w:val="00BB51AD"/>
     <w:rsid w:val="00BC664B"/>
     <w:rsid w:val="00C102CA"/>
     <w:rsid w:val="00C21620"/>
     <w:rsid w:val="00C2689F"/>
     <w:rsid w:val="00C27C25"/>
+    <w:rsid w:val="00C322E0"/>
+    <w:rsid w:val="00C32AE1"/>
     <w:rsid w:val="00C3353F"/>
     <w:rsid w:val="00C80D9C"/>
+    <w:rsid w:val="00C921CC"/>
+    <w:rsid w:val="00C92B1E"/>
     <w:rsid w:val="00C93F77"/>
     <w:rsid w:val="00CA054B"/>
     <w:rsid w:val="00CB4A93"/>
     <w:rsid w:val="00CB6BCE"/>
     <w:rsid w:val="00CC0357"/>
+    <w:rsid w:val="00CC22E6"/>
     <w:rsid w:val="00CC354B"/>
     <w:rsid w:val="00CC3C80"/>
+    <w:rsid w:val="00CC5438"/>
     <w:rsid w:val="00CC596A"/>
     <w:rsid w:val="00CC716F"/>
+    <w:rsid w:val="00D01503"/>
+    <w:rsid w:val="00D05E00"/>
     <w:rsid w:val="00D17A70"/>
+    <w:rsid w:val="00D17BB7"/>
     <w:rsid w:val="00D21BA1"/>
+    <w:rsid w:val="00D25C4A"/>
     <w:rsid w:val="00D25D6F"/>
     <w:rsid w:val="00D32DB9"/>
+    <w:rsid w:val="00D43D40"/>
+    <w:rsid w:val="00D45563"/>
     <w:rsid w:val="00D47D0B"/>
     <w:rsid w:val="00D566C7"/>
     <w:rsid w:val="00D7151D"/>
+    <w:rsid w:val="00D95143"/>
     <w:rsid w:val="00D965A6"/>
     <w:rsid w:val="00DB682A"/>
     <w:rsid w:val="00DB76A1"/>
+    <w:rsid w:val="00DC2285"/>
     <w:rsid w:val="00DC280F"/>
+    <w:rsid w:val="00DC3D4B"/>
+    <w:rsid w:val="00DD28D9"/>
     <w:rsid w:val="00DE05CF"/>
     <w:rsid w:val="00DE10DB"/>
+    <w:rsid w:val="00DF0E9A"/>
+    <w:rsid w:val="00DF4DDD"/>
+    <w:rsid w:val="00DF6456"/>
     <w:rsid w:val="00E043A9"/>
     <w:rsid w:val="00E114BC"/>
     <w:rsid w:val="00E14FC9"/>
     <w:rsid w:val="00E3118B"/>
+    <w:rsid w:val="00E36BBB"/>
     <w:rsid w:val="00E37E1A"/>
     <w:rsid w:val="00E53C96"/>
+    <w:rsid w:val="00E55577"/>
+    <w:rsid w:val="00E7114B"/>
     <w:rsid w:val="00E722C8"/>
+    <w:rsid w:val="00E72C89"/>
     <w:rsid w:val="00E752B5"/>
+    <w:rsid w:val="00E90008"/>
     <w:rsid w:val="00E93105"/>
+    <w:rsid w:val="00E944A0"/>
     <w:rsid w:val="00E946F5"/>
     <w:rsid w:val="00E96DA1"/>
     <w:rsid w:val="00EA71E4"/>
+    <w:rsid w:val="00EC555F"/>
+    <w:rsid w:val="00ED13F2"/>
+    <w:rsid w:val="00EE26E5"/>
+    <w:rsid w:val="00EE7401"/>
+    <w:rsid w:val="00EF409B"/>
+    <w:rsid w:val="00F028C7"/>
     <w:rsid w:val="00F0758D"/>
+    <w:rsid w:val="00F16B97"/>
+    <w:rsid w:val="00F47C8C"/>
+    <w:rsid w:val="00F51F2C"/>
+    <w:rsid w:val="00F63E74"/>
     <w:rsid w:val="00F7651D"/>
+    <w:rsid w:val="00F834C6"/>
     <w:rsid w:val="00FC537F"/>
     <w:rsid w:val="00FD5325"/>
     <w:rsid w:val="00FE1767"/>
     <w:rsid w:val="0DE1FA99"/>
     <w:rsid w:val="485A3D98"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -14604,51 +17739,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Titolo4Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0052087F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
     <w:name w:val="Titolo 1 Carattere"/>
@@ -15911,52 +19045,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008F77520A5EE4194AAE0E9CCDF0F10380" ma:contentTypeVersion="31" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="41e17a43239034c686e572ea8b34dda1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24" xmlns:ns3="8a7b9350-c968-4981-9d83-fb5f969cfbdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0a0633c490a0a11c09388b594c6e48d4" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8a7b9350-c968-4981-9d83-fb5f969cfbdd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101008F77520A5EE4194AAE0E9CCDF0F10380" ma:contentTypeVersion="31" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="cd86fd3d5c09a33ba2075fee072b68cf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24" xmlns:ns3="8a7b9350-c968-4981-9d83-fb5f969cfbdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5d6e8595ec006e1fdf2d1ac00f4f9706" ns2:_="" ns3:_="">
     <xsd:import namespace="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
     <xsd:import namespace="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -16165,138 +19319,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA0910BE-ADF5-42EC-8181-466BAF24942C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
+    <ds:schemaRef ds:uri="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75673034-2699-4F9C-B4D0-575E0E8090CF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B72C9344-ED52-435C-9543-BAB526733F70}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35114730-B227-43CA-9CFA-FE58D2E7DB04}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e7c786ba-63a4-4e8f-9b25-6cce7c3cef24"/>
     <ds:schemaRef ds:uri="8a7b9350-c968-4981-9d83-fb5f969cfbdd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13663</Characters>
+  <Pages>9</Pages>
+  <Words>2865</Words>
+  <Characters>16336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16027</CharactersWithSpaces>
+  <CharactersWithSpaces>19163</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elena Zaccherini</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008F77520A5EE4194AAE0E9CCDF0F10380</vt:lpwstr>
   </property>